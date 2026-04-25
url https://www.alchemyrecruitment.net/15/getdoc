--- v0 (2026-03-11)
+++ v1 (2026-04-25)
@@ -1,259 +1,2952 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3C45FCB3" w14:textId="4BF9180F" w:rsidR="00DC74F6" w:rsidRDefault="00DC74F6">
+    <w:p w14:paraId="308E0E39" w14:textId="2F8F8C55" w:rsidR="00B96A34" w:rsidRDefault="00B96A34" w:rsidP="00B96A34">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E1CE1EC" wp14:editId="760A2E3C">
-[...18 lines deleted...]
-            <wp:docPr id="681144179" name="Picture 1" descr="A logo for a company&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="310755B9" wp14:editId="31D68134">
+            <wp:extent cx="2034539" cy="1017270"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+            <wp:docPr id="1914001845" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="681144179" name="Picture 1" descr="A logo for a company&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4" cstate="print">
+                    <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect l="15335" t="25328" r="14668" b="28661"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3136900" cy="1031240"/>
+                      <a:ext cx="2057779" cy="1028890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A75587B" w14:textId="6EC617FF" w:rsidR="00DC74F6" w:rsidRDefault="00DC74F6"/>
-[...23 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="54C4735A" w14:textId="77777777" w:rsidR="00B96A34" w:rsidRDefault="00B96A34" w:rsidP="00B96A34">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676275">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Modern Slavery Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3754310D" w14:textId="518E0365" w:rsidR="00471765" w:rsidRDefault="00471765" w:rsidP="00B96A34">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33EA8675" w14:textId="4E908625" w:rsidR="00471765" w:rsidRPr="00303676" w:rsidRDefault="00743A2E" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alchemy Recruitment Solutions Ltd </w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is committed to eliminating modern slavery, human trafficking, forced labour, and similar human rights abuses.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4734FBF6" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00303676" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B2F4D1" w14:textId="138C6289" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00743A2E" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alchemy Recruitment Solutions Ltd </w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is committed to ensuring that its staff and any workers it supplies (directly or indirectly) are not subject to behaviour or threats that may amount to modern slavery, human trafficking, forced labour, and similar human rights abuses.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A66D7B5" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00246E2B" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F752C9" w14:textId="77777777" w:rsidR="00C57CB6" w:rsidRPr="00C57CB6" w:rsidRDefault="00743A2E" w:rsidP="00C57CB6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alchemy Recruitment Solutions Ltd</w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides appropriate training and awareness information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466E162B" w14:textId="5B99D519" w:rsidR="00471765" w:rsidRPr="00C57CB6" w:rsidRDefault="00C57CB6" w:rsidP="00C57CB6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for all of its staff. </w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In particular:</w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14ADF18B" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All of our staff receive awareness-raising information around issues involving modern slavery and human trafficking, so that they can bring any concerns they have to the attention of management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701822C2" w14:textId="67B237E6" w:rsidR="00471765" w:rsidRPr="00303676" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553440">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any staff, workers or other parties are strongly encouraged to report any concerns or suspicions that they might have to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96A34">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Paul McMackin (Managing Director)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553440">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FA4E55" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="0062244A" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="659BF568" w14:textId="5469B76F" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reports surrounding these issues are taken extremely seriously by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our board of directors </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who are committed to ensuring that all investigations shall be prompt and effective. If our investigations reveal any issues, we are committed to taking appropriate action, including but not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654FC999" w14:textId="77777777" w:rsidR="00B96A34" w:rsidRPr="00B96A34" w:rsidRDefault="00B96A34" w:rsidP="00B96A34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68353CA8" w14:textId="60DEFAFE" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>orking with the appropriate organisations to improve standards</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D64F2B7" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>emoving that organisation from our preferred supplier list</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C02FB9" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assing details to appropriate law enforcement bodies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF38C7E" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00303676" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2961B822" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>We regularly monitor our risks in this area through the use of relevant key performance indicators, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E604B2" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he percentage of suppliers who sign up to an appropriate code / provide their own modern slavery statements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4ED1AB" w14:textId="696C03B1" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he percentage of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96A34">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> workers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supplied from audited businesses / our preferred supplier list</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CE5F05" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he effectiveness of enforcement against suppliers who breach policies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2021BF" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he amount of time spent on audits, re-audits, spot checks, and related due diligence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBBA1EA" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he level of modern slavery training and awareness amongst our staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3F357F" w14:textId="77777777" w:rsidR="00471765" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of our efforts in this area, we publish a modern slavery statement on an annual basis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F41869" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00303676" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D2AC1B" w14:textId="77777777" w:rsidR="00B96A34" w:rsidRPr="00B96A34" w:rsidRDefault="00B96A34" w:rsidP="00B96A34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D1D8C0B" w14:textId="70157EB0" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy was adopted on </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96A34" w:rsidRPr="00B16102">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>05-01-2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after being agreed by </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16102">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Company Directors. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is reviewed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96A34">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>annually</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719289EA" w14:textId="77777777" w:rsidR="00471765" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC1C308" w14:textId="51B5C266" w:rsidR="00471765" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676275">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Modern Slavery </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D63C879" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00676275" w:rsidRDefault="00471765" w:rsidP="00B96A34">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C8D0A4" w14:textId="6EB43D3B" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00B96A34" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>his statement is made as part of</w:t>
+      </w:r>
+      <w:r w:rsidR="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57CB6" w:rsidRPr="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alchemy Recruitment Solutions </w:t>
       </w:r>
-      <w:r w:rsidR="00130DE3">
-[...16 lines deleted...]
-    <w:sectPr w:rsidR="00215369" w:rsidRPr="00DC74F6">
+      <w:r w:rsidR="00B16102" w:rsidRPr="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ltd</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16102">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16102" w:rsidRPr="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commitment to eliminating the exploitation of people under the Modern Slavery Act 2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00471765">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (the Act)</w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  It summarises how</w:t>
+      </w:r>
+      <w:r w:rsidR="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57CB6" w:rsidRPr="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alchemy Recruitment Solutions Ltd</w:t>
+      </w:r>
+      <w:r w:rsidR="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">operates, the policies and processes in place to minimise the possibility of any problems, any risks we have identified and how we monitor them, and how we train our staff.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF8DC86" w14:textId="20876797" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This statement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is published in accordance with section 54 of the Act</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3230DC51" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1780EEE3" w14:textId="4A8ACC40" w:rsidR="00471765" w:rsidRDefault="00C2454B" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Paul McMackin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBD6D9C" w14:textId="554F974B" w:rsidR="00B16102" w:rsidRDefault="00B16102" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Managing Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229FED11" w14:textId="717267A4" w:rsidR="00471765" w:rsidRPr="00E8682C" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8682C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Our Business</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C566922" w14:textId="1A215589" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00C57CB6" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alchemy Recruitment Solutions Ltd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>limited company</w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operating in the recruitment sector.  We </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2454B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>supply temporary labour and permanent recruitment services to the Hospitality, Logistics and Commercial sectors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512F7317" w14:textId="6704DBEC" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="000A10B7" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alchemy Recruitment Solutions Ltd</w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00303676">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00303676">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is an independent business.</w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA3C8FF" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level2Number"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Who we work with</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569BBB27" w14:textId="77777777" w:rsidR="00C2454B" w:rsidRDefault="00471765" w:rsidP="00C2454B">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All of the hirers that we work with, and all of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work-seekers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, are known to and identified by our staff.  All of the temporary workers we supply are identified by our staff. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DB1DDF" w14:textId="6B4F2718" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00C2454B">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Other relationships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0815944F" w14:textId="0A509B63" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>As part of our business, we also work with the following organisation</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2454B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1936CBEA" w14:textId="5DCF229F" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00C2454B">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the Recruitment and Employment Confederation (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00391B67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:b w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>www.rec.uk.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6639916B" w14:textId="5165E015" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00A30E89" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alchemy Recruitment Solutions Ltd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has a modern slavery policy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58ABF2BC" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level2Number"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Policy development and review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578C0590" w14:textId="177ACCA3" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00A30E89" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alchemy Recruitment Solutions </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16102" w:rsidRPr="00C57CB6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ltd</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16102" w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policies are established by </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2454B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>our Company Directors</w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on advice from HR professionals, industry best practice and legal advice</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2454B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. We review our policies annually</w:t>
+      </w:r>
+      <w:r w:rsidR="00471765" w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or as needed to adapt to changes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BE5B67" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00E8682C" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8682C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Our Processes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Managing Risk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC53C15" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In order to assess the risk of modern slavery, we use the following processes with our suppliers:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC20BF5" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>When engaging with suppliers, we ask for evidence of their processes and policies, including commitments around modern slavery, human trafficking, forced labour, human rights, and whistle-blowing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B23538B" w14:textId="5B27484E" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00303676">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>After due consideration, we have not identified any significant risks of modern slavery, forced labour, or human trafficking in our supply chain.  However, we continue to be alert to the potential for problems.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F197F81" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Additionally, we have taken the following steps to minimise the possibility of any problems:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023C4912" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We collaborate with our suppliers in order to improve standards and transparency across our supply chain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B569D61" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Our staff are encouraged to bring any concerns they have to the attention of management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E03C5A" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00E8682C" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8682C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Our Performance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629766D4" w14:textId="211D49B0" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based on the potential risks we have identified, we have also established the following key performance indicators, which are regularly assessed by </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>our senior management team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A2381E" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the percentage of suppliers who sign up to an appropriate code / provide their own modern slavery statements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCF2F9C" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the level of modern slavery training and awareness amongst our staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC41725" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00E8682C" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8682C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Our Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B8A10A" w14:textId="77777777" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00471765">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All of our staff receive training and support that is appropriate to their role.  In particular:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D87709C" w14:textId="41885B7C" w:rsidR="00471765" w:rsidRPr="00391B67" w:rsidRDefault="00471765" w:rsidP="00B16102">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All of our staff receive awareness-raising information around issues involving modern slavery and human trafficking, so that they can bring any concerns they have to the attention of management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9B77AD" w14:textId="03AA283E" w:rsidR="00441BD1" w:rsidRDefault="00471765" w:rsidP="00B16102">
+      <w:pPr>
+        <w:pStyle w:val="Level1Heading"/>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of this, our staff are encouraged to discuss any concerns that they </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B67">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00441BD1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000004"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000000"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Level1Heading"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Level2Number"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Level3Number"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Level4Number"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Level5Number"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="Level6Number"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="Level7Number"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09AC2E42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DFFC6D0C"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AD03832"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F3A1022"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CD65A38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90AEC4DE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BB83393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84D8D42E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75BA2A9F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90FC9FBA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="178736212">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="923421276">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1618873532">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="311836122">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="659192193">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1961572870">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DC74F6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsidRoot w:val="00471765"/>
+    <w:rsid w:val="00067A8D"/>
+    <w:rsid w:val="000A10B7"/>
+    <w:rsid w:val="003A29B9"/>
+    <w:rsid w:val="00441BD1"/>
+    <w:rsid w:val="00471765"/>
+    <w:rsid w:val="006A15F6"/>
+    <w:rsid w:val="00743A2E"/>
+    <w:rsid w:val="008E2543"/>
+    <w:rsid w:val="00A30E89"/>
+    <w:rsid w:val="00B16102"/>
+    <w:rsid w:val="00B96A34"/>
+    <w:rsid w:val="00C2454B"/>
+    <w:rsid w:val="00C57CB6"/>
+    <w:rsid w:val="00D22081"/>
+    <w:rsid w:val="00ED0CC1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4239CC5A"/>
+  <w14:docId w14:val="29E58542"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{24D2F6BF-0FA5-4610-80E1-80E0188F7599}"/>
+  <w15:docId w15:val="{77BF52ED-291D-4E84-9301-E9004E26024A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -318,51 +3011,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -613,625 +3306,830 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00471765"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC74F6"/>
+    <w:rsid w:val="00471765"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00471765"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level1Heading">
+    <w:name w:val="Level 1 Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00471765"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level2Number">
+    <w:name w:val="Level 2 Number"/>
+    <w:basedOn w:val="BodyText2"/>
+    <w:rsid w:val="00471765"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level3Number">
+    <w:name w:val="Level 3 Number"/>
+    <w:basedOn w:val="BodyText3"/>
+    <w:rsid w:val="00471765"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1440"/>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level4Number">
+    <w:name w:val="Level 4 Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00471765"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level5Number">
+    <w:name w:val="Level 5 Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00471765"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level6Number">
+    <w:name w:val="Level 6 Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00471765"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level7Number">
+    <w:name w:val="Level 7 Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00471765"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00471765"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00471765"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00471765"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00471765"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rec.uk.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1239,51 +4137,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1443,55 +4341,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>301</Characters>
+  <Pages>3</Pages>
+  <Words>805</Words>
+  <Characters>4469</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>352</CharactersWithSpaces>
+  <CharactersWithSpaces>5222</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Paul McMackin</dc:creator>
+  <dc:creator>Alchemy Recruitment</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>